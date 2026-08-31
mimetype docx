--- v0 (2026-08-11)
+++ v1 (2026-08-31)
@@ -2702,81 +2702,131 @@
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 / 2027:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60AC15EF" w14:textId="77777777" w:rsidR="00361F54" w:rsidRDefault="00361F54" w:rsidP="00361F54">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:rtl/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-DZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D5555E5" w14:textId="75530DE0" w:rsidR="00361F54" w:rsidRDefault="00361F54" w:rsidP="00361F54">
+    <w:p w14:paraId="2D5555E5" w14:textId="3882B413" w:rsidR="00361F54" w:rsidRDefault="00361F54" w:rsidP="00186224">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00361F54">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">                    </w:t>
       </w:r>
       <w:r w:rsidRPr="00361F54">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>يُخوّل للشخصين المفوّضين التاليين تمثيل النادي على مستوى الرابطة ال</w:t>
+        <w:t>يُخوّل للشخصين المفوّضين</w:t>
+      </w:r>
+      <w:r w:rsidR="00186224">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> من مكتب </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00186224">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t>التنفيدي</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00186224">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> للنادي ل</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00361F54">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تمثيل النادي على مستوى الرابطة ال</w:t>
       </w:r>
       <w:r w:rsidRPr="00361F54">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">ولائية </w:t>
       </w:r>
       <w:r w:rsidRPr="00361F54">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t>لكرة القدم عنابة خلال الموسم الرياضي (2026 / 2027):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E482F02" w14:textId="77777777" w:rsidR="00361F54" w:rsidRPr="00361F54" w:rsidRDefault="00361F54" w:rsidP="00361F54">
       <w:pPr>
@@ -4187,51 +4237,51 @@
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="011CDC9A" w14:textId="77777777" w:rsidR="00361F54" w:rsidRPr="001B4B3B" w:rsidRDefault="00361F54" w:rsidP="00361F54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4B479DD7" w14:textId="1F643964" w:rsidR="00361F54" w:rsidRPr="00361F54" w:rsidRDefault="002F283A" w:rsidP="00361F54">
+          <w:p w14:paraId="4B479DD7" w14:textId="1F643964" w:rsidR="00361F54" w:rsidRPr="00361F54" w:rsidRDefault="00C91823" w:rsidP="00361F54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:rtl/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r w:rsidR="00361F54" w:rsidRPr="00361F54">
                 <w:rPr>
                   <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla" w:hint="cs"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="26"/>
                   <w:szCs w:val="26"/>
                   <w:rtl/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>تعهد بالتبليغ</w:t>
               </w:r>
@@ -4266,51 +4316,51 @@
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25B13CDF" w14:textId="77777777" w:rsidR="00361F54" w:rsidRPr="001B4B3B" w:rsidRDefault="00361F54" w:rsidP="00361F54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B7909F6" w14:textId="3FE50BDD" w:rsidR="00361F54" w:rsidRPr="00361F54" w:rsidRDefault="002F283A" w:rsidP="00361F54">
+          <w:p w14:paraId="1B7909F6" w14:textId="3FE50BDD" w:rsidR="00361F54" w:rsidRPr="00361F54" w:rsidRDefault="00C91823" w:rsidP="00361F54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:rtl/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r w:rsidR="00361F54" w:rsidRPr="00361F54">
                 <w:rPr>
                   <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla" w:hint="cs"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="26"/>
                   <w:szCs w:val="26"/>
                   <w:rtl/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t xml:space="preserve">تعهد </w:t>
               </w:r>
@@ -4975,52 +5025,50 @@
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F7C16">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>ترفض الملفات الغير مكتملة</w:t>
       </w:r>
       <w:r w:rsidRPr="00E60CC9">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:bidiVisual/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4539"/>
         <w:gridCol w:w="4677"/>
       </w:tblGrid>
       <w:tr w:rsidR="001B4B3B" w14:paraId="2CA06ED4" w14:textId="77777777" w:rsidTr="00D25B5B">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4539" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26E40B4E" w14:textId="01A72A59" w:rsidR="001B4B3B" w:rsidRDefault="00D25B5B" w:rsidP="00D25B5B">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -5175,58 +5223,58 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F367AD" w:rsidRPr="00E60CC9" w:rsidSect="008151F0">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1560" w:right="567" w:bottom="284" w:left="567" w:header="709" w:footer="541" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:space="708"/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A4BF5CD" w14:textId="77777777" w:rsidR="002F283A" w:rsidRDefault="002F283A" w:rsidP="00161534">
+    <w:p w14:paraId="1F29083F" w14:textId="77777777" w:rsidR="00C91823" w:rsidRDefault="00C91823" w:rsidP="00161534">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24B5E5E7" w14:textId="77777777" w:rsidR="002F283A" w:rsidRDefault="002F283A" w:rsidP="00161534">
+    <w:p w14:paraId="7518E367" w14:textId="77777777" w:rsidR="00C91823" w:rsidRDefault="00C91823" w:rsidP="00161534">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5297,58 +5345,58 @@
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80002027" w:usb1="D000004A" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="61B2997D" w14:textId="77777777" w:rsidR="002F283A" w:rsidRDefault="002F283A" w:rsidP="00161534">
+    <w:p w14:paraId="36D3E526" w14:textId="77777777" w:rsidR="00C91823" w:rsidRDefault="00C91823" w:rsidP="00161534">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5FE7A7DF" w14:textId="77777777" w:rsidR="002F283A" w:rsidRDefault="002F283A" w:rsidP="00161534">
+    <w:p w14:paraId="069832C7" w14:textId="77777777" w:rsidR="00C91823" w:rsidRDefault="00C91823" w:rsidP="00161534">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="2F048655" w14:textId="4D69FCD6" w:rsidR="008D240D" w:rsidRDefault="00FA35FB" w:rsidP="008151F0">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:ind w:left="707"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="009AF019" wp14:editId="39E9DE35">
               <wp:simplePos x="0" y="0"/>
@@ -6666,50 +6714,51 @@
     <w:rsid w:val="0003609D"/>
     <w:rsid w:val="00060BC4"/>
     <w:rsid w:val="00065B12"/>
     <w:rsid w:val="000701B7"/>
     <w:rsid w:val="000937A8"/>
     <w:rsid w:val="000B3613"/>
     <w:rsid w:val="000C05A0"/>
     <w:rsid w:val="000D4F84"/>
     <w:rsid w:val="000E7003"/>
     <w:rsid w:val="001119A9"/>
     <w:rsid w:val="001141E9"/>
     <w:rsid w:val="0011508D"/>
     <w:rsid w:val="00120594"/>
     <w:rsid w:val="00120B93"/>
     <w:rsid w:val="001239AA"/>
     <w:rsid w:val="00124AAA"/>
     <w:rsid w:val="00136660"/>
     <w:rsid w:val="001414ED"/>
     <w:rsid w:val="00146906"/>
     <w:rsid w:val="00161534"/>
     <w:rsid w:val="00164A20"/>
     <w:rsid w:val="00171656"/>
     <w:rsid w:val="001779BB"/>
     <w:rsid w:val="0018212E"/>
     <w:rsid w:val="00183534"/>
+    <w:rsid w:val="00186224"/>
     <w:rsid w:val="001862BF"/>
     <w:rsid w:val="00194703"/>
     <w:rsid w:val="001A085D"/>
     <w:rsid w:val="001A1AE4"/>
     <w:rsid w:val="001A2B48"/>
     <w:rsid w:val="001B4B3B"/>
     <w:rsid w:val="001B5455"/>
     <w:rsid w:val="001C3B2B"/>
     <w:rsid w:val="001C4A9B"/>
     <w:rsid w:val="001D0593"/>
     <w:rsid w:val="001D5C8C"/>
     <w:rsid w:val="001E105C"/>
     <w:rsid w:val="001F38AF"/>
     <w:rsid w:val="001F426C"/>
     <w:rsid w:val="001F5596"/>
     <w:rsid w:val="002035B6"/>
     <w:rsid w:val="002217CE"/>
     <w:rsid w:val="002309AA"/>
     <w:rsid w:val="00232185"/>
     <w:rsid w:val="00234605"/>
     <w:rsid w:val="0023636F"/>
     <w:rsid w:val="0024646D"/>
     <w:rsid w:val="00251543"/>
     <w:rsid w:val="00263CCF"/>
     <w:rsid w:val="00266971"/>
@@ -6903,50 +6952,51 @@
     <w:rsid w:val="00B47D6E"/>
     <w:rsid w:val="00B50D06"/>
     <w:rsid w:val="00B53577"/>
     <w:rsid w:val="00B60522"/>
     <w:rsid w:val="00B8040E"/>
     <w:rsid w:val="00B804FC"/>
     <w:rsid w:val="00B811F8"/>
     <w:rsid w:val="00B8209C"/>
     <w:rsid w:val="00B8448D"/>
     <w:rsid w:val="00B93E3A"/>
     <w:rsid w:val="00BA0037"/>
     <w:rsid w:val="00BC4818"/>
     <w:rsid w:val="00BF7F69"/>
     <w:rsid w:val="00C119FD"/>
     <w:rsid w:val="00C13D89"/>
     <w:rsid w:val="00C17E51"/>
     <w:rsid w:val="00C207CD"/>
     <w:rsid w:val="00C25D5E"/>
     <w:rsid w:val="00C3187B"/>
     <w:rsid w:val="00C321A6"/>
     <w:rsid w:val="00C33F34"/>
     <w:rsid w:val="00C378D5"/>
     <w:rsid w:val="00C67461"/>
     <w:rsid w:val="00C9031B"/>
     <w:rsid w:val="00C9181D"/>
+    <w:rsid w:val="00C91823"/>
     <w:rsid w:val="00C95D20"/>
     <w:rsid w:val="00C96CCC"/>
     <w:rsid w:val="00CA3BFB"/>
     <w:rsid w:val="00CB0049"/>
     <w:rsid w:val="00CB35F2"/>
     <w:rsid w:val="00CD00DB"/>
     <w:rsid w:val="00CE0FC8"/>
     <w:rsid w:val="00CE198F"/>
     <w:rsid w:val="00CE3448"/>
     <w:rsid w:val="00CF680C"/>
     <w:rsid w:val="00CF68C7"/>
     <w:rsid w:val="00CF7EC9"/>
     <w:rsid w:val="00D1154F"/>
     <w:rsid w:val="00D142DB"/>
     <w:rsid w:val="00D25B5B"/>
     <w:rsid w:val="00D26927"/>
     <w:rsid w:val="00D337AA"/>
     <w:rsid w:val="00D34943"/>
     <w:rsid w:val="00D43873"/>
     <w:rsid w:val="00D53DB5"/>
     <w:rsid w:val="00D65FA2"/>
     <w:rsid w:val="00D76AB9"/>
     <w:rsid w:val="00D8379A"/>
     <w:rsid w:val="00D84FEE"/>
     <w:rsid w:val="00D91FE0"/>
@@ -7945,88 +7995,88 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\GostTitle.XSL" StyleName="GOST - Title Sort"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A6FA04E-2000-423A-8F17-EB5D8E84F17C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2AB82D2B-5C19-4B08-A2B3-8D788EAABCE0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>3863</Characters>
+  <Pages>3</Pages>
+  <Words>704</Words>
+  <Characters>3877</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>32</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>لإتحادية الجزائرية لكرة القدم</vt:lpstr>
       <vt:lpstr>لإتحادية الجزائرية لكرة القدم</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>AT</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4556</CharactersWithSpaces>
+  <CharactersWithSpaces>4572</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>لإتحادية الجزائرية لكرة القدم</dc:title>
   <dc:subject/>
   <dc:creator>gt</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>