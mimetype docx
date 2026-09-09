--- v0 (2026-08-20)
+++ v1 (2026-09-09)
@@ -22,219 +22,109 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w:rsidR="003D73B7" w:rsidRDefault="006C6C14" w:rsidP="00770CCD">
       <w:r>
         <w:softHyphen/>
       </w:r>
       <w:r>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidR="00677D07">
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidR="00677D07">
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidR="00677D07">
         <w:softHyphen/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A95AFB" w:rsidRDefault="0049332B" w:rsidP="00770CCD">
+    <w:p w:rsidR="00A95AFB" w:rsidRDefault="00163274" w:rsidP="00770CCD">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
             <v:stroke joinstyle="miter"/>
             <v:path gradientshapeok="t" o:connecttype="rect"/>
           </v:shapetype>
           <v:shape id="Zone de texte 40" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:283.75pt;margin-top:589.1pt;width:161.25pt;height:23.6pt;z-index:251670528;visibility:visible;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAfWb+FMAIAAFcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fQQQHSUiVKwV0yTU&#10;VqJVpb0ZxyGREp9nGxL26/fZgZZ1e5r2Yuy7y91933fH/KZranZQ1lWkMz4aDDlTWlJe6V3Gn59W&#10;n645c17oXNSkVcaPyvGbxccP89akakwl1bmyDEm0S1uT8dJ7kyaJk6VqhBuQURrOgmwjPJ52l+RW&#10;tMje1Ml4OPyctGRzY0kq52C96518EfMXhZL+oSic8qzOOHrz8bTx3IYzWcxFurPClJU8tSH+oYtG&#10;VBpFX1PdCS/Y3lZ/pGoqaclR4QeSmoSKopIqYgCa0fAdmk0pjIpYQI4zrzS5/5dW3h8eLavyjE9A&#10;jxYNNPoOpViumFedVwx2kNQalyJ2YxDtuy/UQeyz3cEYsHeFbcIvUDH4ke/4SjFSMQnjeDiZXk+v&#10;OJPwjWez6TimT96+Ntb5r4oaFi4Zt5AwMisOa+fRCULPIaGYplVV11HGWrM2FPzNjPBa46sAoG80&#10;3Hy37U6otpQfAcpSPxvOyFWFymvh/KOwGAbgwID7BxxFTahApxtnJdmff7OHeGgEL2cthivj7sde&#10;WMVZ/U1DvdloEuj28TG5CiQwe+nZXnr0vrklzO8Iq2RkvIZ4X5+vhaXmBXuwDFXhElqidsalt+fH&#10;re+HHpsk1XIZwzCBRvi13hgZkgfaArNP3Yuw5kR/mIF7Og+iSN+p0Mf2hC/3nooqShQo7nk9MY/p&#10;jcqdNi2sx+U7Rr39Hyx+AQAA//8DAFBLAwQUAAYACAAAACEAMEiaxOQAAAASAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbExPPU/DMBDdkfgP1iGxUaeGtG4ap0IgBsZ+MLA58TWJGttR7CaBX88xwXLS3Xv3&#10;PvLdbDs24hBa7xQsFwkwdJU3rasVnI5vDxJYiNoZ3XmHCr4wwK64vcl1Zvzk9jgeYs1IxIVMK2hi&#10;7DPOQ9Wg1WHhe3SEnf1gdaR1qLkZ9ETituMiSVbc6taRQ6N7fGmwuhyuVsHlJGX5+ThO+1HU33E6&#10;2vD+YZW6v5tftzSet8AizvHvA347UH4oKFjpr84E1ilIV+uUqAQs11IAI4rcJNSxpJMQ6RPwIuf/&#10;qxQ/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB9Zv4UwAgAAVwQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADBImsTkAAAAEgEAAA8AAAAAAAAA&#10;AAAAAAAAigQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACbBQAAAAANDQpBQUFBQUFB&#10;QWlnUUFBR1J5Y1==&#10;" filled="f" stroked="f" strokeweight="0">
             <v:textbox>
               <w:txbxContent>
                 <w:p w:rsidR="00770CCD" w:rsidRDefault="00770CCD"/>
               </w:txbxContent>
             </v:textbox>
             <w10:wrap type="square"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w:rsidR="009A7DA3" w:rsidRPr="009A7DA3" w:rsidRDefault="009A7DA3" w:rsidP="009A7DA3"/>
     <w:p w:rsidR="009A7DA3" w:rsidRPr="009A7DA3" w:rsidRDefault="009A7DA3" w:rsidP="009A7DA3"/>
     <w:p w:rsidR="009A7DA3" w:rsidRPr="009A7DA3" w:rsidRDefault="009A7DA3" w:rsidP="009A7DA3"/>
     <w:p w:rsidR="009A7DA3" w:rsidRPr="009A7DA3" w:rsidRDefault="009A7DA3" w:rsidP="009A7DA3"/>
     <w:p w:rsidR="009A7DA3" w:rsidRPr="009A7DA3" w:rsidRDefault="009A7DA3" w:rsidP="009A7DA3"/>
     <w:p w:rsidR="009A7DA3" w:rsidRPr="009A7DA3" w:rsidRDefault="009A7DA3" w:rsidP="009A7DA3"/>
     <w:p w:rsidR="009A7DA3" w:rsidRPr="009A7DA3" w:rsidRDefault="009A7DA3" w:rsidP="009A7DA3"/>
     <w:p w:rsidR="009A7DA3" w:rsidRPr="009A7DA3" w:rsidRDefault="009A7DA3" w:rsidP="009A7DA3"/>
     <w:p w:rsidR="009A7DA3" w:rsidRPr="009A7DA3" w:rsidRDefault="009A7DA3" w:rsidP="009A7DA3"/>
     <w:p w:rsidR="009A7DA3" w:rsidRPr="009A7DA3" w:rsidRDefault="009A7DA3" w:rsidP="009A7DA3"/>
     <w:p w:rsidR="009A7DA3" w:rsidRPr="009A7DA3" w:rsidRDefault="009A7DA3" w:rsidP="009A7DA3"/>
     <w:p w:rsidR="009A7DA3" w:rsidRPr="009A7DA3" w:rsidRDefault="009A7DA3" w:rsidP="009A7DA3"/>
     <w:p w:rsidR="009A7DA3" w:rsidRPr="009A7DA3" w:rsidRDefault="009A7DA3" w:rsidP="009A7DA3"/>
     <w:p w:rsidR="009A7DA3" w:rsidRPr="009A7DA3" w:rsidRDefault="009A7DA3" w:rsidP="009A7DA3"/>
     <w:p w:rsidR="009A7DA3" w:rsidRPr="009A7DA3" w:rsidRDefault="009A7DA3" w:rsidP="009A7DA3"/>
     <w:p w:rsidR="009A7DA3" w:rsidRPr="009A7DA3" w:rsidRDefault="009A7DA3" w:rsidP="009A7DA3"/>
     <w:p w:rsidR="009A7DA3" w:rsidRPr="009A7DA3" w:rsidRDefault="009A7DA3" w:rsidP="009A7DA3"/>
     <w:p w:rsidR="009A7DA3" w:rsidRPr="009A7DA3" w:rsidRDefault="009A7DA3" w:rsidP="009A7DA3"/>
     <w:p w:rsidR="009A7DA3" w:rsidRPr="009A7DA3" w:rsidRDefault="009A7DA3" w:rsidP="009A7DA3"/>
     <w:p w:rsidR="009A7DA3" w:rsidRPr="009A7DA3" w:rsidRDefault="009A7DA3" w:rsidP="009A7DA3"/>
     <w:p w:rsidR="009A7DA3" w:rsidRPr="009A7DA3" w:rsidRDefault="009A7DA3" w:rsidP="009A7DA3"/>
     <w:p w:rsidR="009A7DA3" w:rsidRPr="009A7DA3" w:rsidRDefault="009A7DA3" w:rsidP="009A7DA3"/>
     <w:p w:rsidR="009A7DA3" w:rsidRPr="009A7DA3" w:rsidRDefault="009A7DA3" w:rsidP="009A7DA3"/>
     <w:p w:rsidR="009A7DA3" w:rsidRPr="009A7DA3" w:rsidRDefault="009A7DA3" w:rsidP="009A7DA3"/>
-    <w:p w:rsidR="009A7DA3" w:rsidRPr="009A7DA3" w:rsidRDefault="009A7DA3" w:rsidP="009A7DA3"/>
-[...116 lines deleted...]
-    <w:p w:rsidR="009A7DA3" w:rsidRDefault="009A7DA3" w:rsidP="009A7DA3">
+    <w:p w:rsidR="009A7DA3" w:rsidRPr="009A7DA3" w:rsidRDefault="009A7DA3" w:rsidP="00911E06">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
+    <w:p w:rsidR="009A7DA3" w:rsidRPr="009A7DA3" w:rsidRDefault="009A7DA3" w:rsidP="009A7DA3"/>
+    <w:p w:rsidR="009A7DA3" w:rsidRPr="009A7DA3" w:rsidRDefault="009A7DA3" w:rsidP="009A7DA3"/>
+    <w:p w:rsidR="009A7DA3" w:rsidRPr="009A7DA3" w:rsidRDefault="009A7DA3" w:rsidP="009A7DA3"/>
+    <w:p w:rsidR="009A7DA3" w:rsidRDefault="009A7DA3" w:rsidP="009A7DA3"/>
     <w:p w:rsidR="00F70B63" w:rsidRPr="009A7DA3" w:rsidRDefault="00F70B63" w:rsidP="009A7DA3"/>
     <w:p w:rsidR="009A7DA3" w:rsidRPr="009A7DA3" w:rsidRDefault="009A7DA3" w:rsidP="009A7DA3"/>
-    <w:p w:rsidR="009A7DA3" w:rsidRPr="009A7DA3" w:rsidRDefault="0049332B" w:rsidP="009A7DA3">
+    <w:p w:rsidR="009A7DA3" w:rsidRPr="009A7DA3" w:rsidRDefault="00163274" w:rsidP="009A7DA3">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:pict>
           <v:shape id="Zone de texte 19" o:spid="_x0000_s1038" type="#_x0000_t202" style="position:absolute;margin-left:173.6pt;margin-top:5.85pt;width:22.55pt;height:36.15pt;z-index:251693056;visibility:visible;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAe+aAZMQIAAF4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1v2jAUfZ+0/2D5fSQw6CAiVKwV0yTU&#10;VqJTpb0ZxyaRbF/PNiTs1+/aAcq6PU17Mb4fuR/nHDO/7bQiB+F8A6akw0FOiTAcqsbsSvrtefVh&#10;SokPzFRMgRElPQpPbxfv381bW4gR1KAq4QgWMb5obUnrEGyRZZ7XQjM/ACsMBiU4zQKabpdVjrVY&#10;XatslOc3WQuusg648B69932QLlJ9KQUPj1J6EYgqKc4W0unSuY1ntpizYueYrRt+GoP9wxSaNQab&#10;Xkrds8DI3jV/lNINd+BBhgEHnYGUDRdpB9xmmL/ZZlMzK9IuCI63F5j8/yvLHw5PjjQVcjejxDCN&#10;HH1HpkglSBBdEAT9CFJrfYG5G4vZofsMHX5w9nt0xt076XT8xa0IxhHu4wViLEU4OkfTm4/TCSUc&#10;Q+PJbJhPYpXs9WPrfPgiQJN4KalDBhOw7LD2oU89p8ReBlaNUolFZUgb+/3mxsrKYIM4fz9nvIVu&#10;2/VLX5bYQnXE3Rz0EvGWrxqcYM18eGIONYHroM7DIx5SAXaC042SGtzPv/ljPlKFUUpa1FhJ/Y89&#10;c4IS9dUgibPheBxFmYzx5NMIDXcd2V5HzF7fAcp4iC/K8nSN+UGdr9KBfsHnsIxdMcQMx94l5cGd&#10;jbvQax8fFBfLZUpDIVoW1mZjeSwe4YsIP3cvzNkTDVEKD3DWIyvesNHn9sAv9wFkk6iKUPe4nhhA&#10;ESeyTw8uvpJrO2W9/i0sfgEAAP//AwBQSwMEFAAGAAgAAAAhAIj+2drhAAAADgEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMT01Pg0AQvZv0P2ymiTe7FBqLlKUxGg8e++HB28KOQMrOEnYL6K93PNnLSybv&#10;zfvI97PtxIiDbx0pWK8iEEiVMy3VCs6nt4cUhA+ajO4coYJv9LAvFne5zoyb6IDjMdSCTchnWkET&#10;Qp9J6asGrfYr1yMx9+UGqwOfQy3NoCc2t52Mo+hRWt0SJzS6x5cGq8vxahVczmlafibjdBjj+idM&#10;J+vfP6xS98v5dcfwvAMRcA7/H/C3gftDwcVKdyXjRacg2WxjljKx3oJgQfIUJyBKBekmAlnk8nZG&#10;8QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAe+aAZMQIAAF4EAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCI/tna4QAAAA4BAAAPAAAAAAAAAAAA&#10;AAAAAIsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmQUAAAAAQUFBQQ0NCkFBQUFB&#10;SXNFQUFCa2N=&#10;" filled="f" stroked="f" strokeweight="0">
             <v:textbox>
               <w:txbxContent>
                 <w:p w:rsidR="00682717" w:rsidRPr="00682717" w:rsidRDefault="00682717" w:rsidP="00770CCD">
                   <w:pPr>
                     <w:bidi/>
                     <w:rPr>
                       <w:rFonts w:ascii="Cairo" w:hAnsi="Cairo" w:cs="Cairo"/>
                       <w:b/>
                       <w:bCs/>
                       <w:caps/>
                       <w:noProof/>
                       <w:sz w:val="40"/>
                       <w:szCs w:val="40"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
             <w10:wrap type="square"/>
@@ -255,128 +145,135 @@
     <w:p w:rsidR="009A7DA3" w:rsidRPr="009A7DA3" w:rsidRDefault="009A7DA3" w:rsidP="009A7DA3"/>
     <w:p w:rsidR="009A7DA3" w:rsidRPr="009A7DA3" w:rsidRDefault="009A7DA3" w:rsidP="009A7DA3"/>
     <w:p w:rsidR="009A7DA3" w:rsidRPr="009A7DA3" w:rsidRDefault="009A7DA3" w:rsidP="009A7DA3"/>
     <w:p w:rsidR="009A7DA3" w:rsidRPr="009A7DA3" w:rsidRDefault="009A7DA3" w:rsidP="009A7DA3"/>
     <w:p w:rsidR="009A7DA3" w:rsidRPr="009A7DA3" w:rsidRDefault="009A7DA3" w:rsidP="009A7DA3"/>
     <w:p w:rsidR="009A7DA3" w:rsidRPr="009A7DA3" w:rsidRDefault="009A7DA3" w:rsidP="009A7DA3"/>
     <w:p w:rsidR="009A7DA3" w:rsidRPr="009A7DA3" w:rsidRDefault="009A7DA3" w:rsidP="009A7DA3"/>
     <w:p w:rsidR="009A7DA3" w:rsidRDefault="009A7DA3" w:rsidP="009A7DA3"/>
     <w:p w:rsidR="009A7DA3" w:rsidRPr="009A7DA3" w:rsidRDefault="009A7DA3" w:rsidP="009A7DA3"/>
     <w:sectPr w:rsidR="009A7DA3" w:rsidRPr="009A7DA3" w:rsidSect="009A7DA3">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:headerReference w:type="first" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0049332B" w:rsidRDefault="0049332B" w:rsidP="00770CCD">
+    <w:p w:rsidR="00163274" w:rsidRDefault="00163274" w:rsidP="00770CCD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0049332B" w:rsidRDefault="0049332B" w:rsidP="00770CCD">
+    <w:p w:rsidR="00163274" w:rsidRDefault="00163274" w:rsidP="00770CCD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cairo">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="9000204B" w:usb2="00000008" w:usb3="00000000" w:csb0="000000D3" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0049332B" w:rsidRDefault="0049332B" w:rsidP="00770CCD">
+    <w:p w:rsidR="00163274" w:rsidRDefault="00163274" w:rsidP="00770CCD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0049332B" w:rsidRDefault="0049332B" w:rsidP="00770CCD">
+    <w:p w:rsidR="00163274" w:rsidRDefault="00163274" w:rsidP="00770CCD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00770CCD" w:rsidRDefault="0049332B">
+  <w:p w:rsidR="00770CCD" w:rsidRDefault="00163274">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict>
         <v:rect id="WordPictureWatermark17654920" o:spid="_x0000_s2051" style="position:absolute;margin-left:0;margin-top:0;width:0;height:0;z-index:-251652096;visibility:visible;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" filled="f" stroked="f">
           <v:path arrowok="t"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:rect>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w:rsidR="00770CCD" w:rsidRDefault="00F1790C" w:rsidP="00770CCD">
     <w:pPr>
       <w:pStyle w:val="Titre"/>
     </w:pPr>
     <w:r>
@@ -411,129 +308,131 @@
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7563639" cy="10690992"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="0049332B">
+    <w:r w:rsidR="00163274">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict>
         <v:rect id="WordPictureWatermark17654921" o:spid="_x0000_s2050" style="position:absolute;margin-left:0;margin-top:0;width:0;height:0;z-index:-251649024;visibility:visible;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" filled="f" stroked="f">
           <v:path arrowok="t"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:rect>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00770CCD" w:rsidRDefault="0049332B">
+  <w:p w:rsidR="00770CCD" w:rsidRDefault="00163274">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict>
         <v:rect id="WordPictureWatermark17654919" o:spid="_x0000_s2049" style="position:absolute;margin-left:0;margin-top:0;width:0;height:0;z-index:-251655168;visibility:visible;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWs25J2gEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8FuEzEQvSPxD5bvZLNR2pJVNhWiKkIq&#10;EKlFPTteO2t17TFjbzbh6xl7k5DCDXGxPDP283szz8vbve3YTmEw4GpeTqacKSehMW5b8+9P9+/e&#10;cxaicI3owKmaH1Tgt6u3b5aDr9QMWugahYxAXKgGX/M2Rl8VRZCtsiJMwCtHRQ1oRaQQt0WDYiB0&#10;2xWz6fS6GAAbjyBVCJS9G4t8lfG1VjJ+0zqoyLqaE7eYV8zrJq3FaimqLQrfGnmkIf6BhRXG0aNn&#10;qDsRBevR/AVljUQIoONEgi1AayNV1kBqyukfah5b4VXWQs0J/tym8P9g5dfdGplpaHacOWFpRM/U&#10;0bWRsUf1LKKizuNLeXN9NV+Ui9SvwYeKrj36NSbFwT+AfAlUKF5VUhDoDNsMX6AhXNFHyD3aa7Tp&#10;Jqln+zyKw3kUah+ZHJPylC1EdbriMcRPCixLm5ojzTdDit1DiImCqE5H0gsO7k3X5Rl37lWCDqZM&#10;ppxYjrI20ByIMcLoE/I1bVrAn5wN5JGahx+9QMVZ99nREBblfJ5MlYP51c2MArysbC4rwkmCqnnk&#10;bNx+jKMRe49m29JLZdbi4AN1SpusJ3VxZHUkSz7IMo+eTUa7jPOp3z9r9QsAAP//AwBQSwMEFAAG&#10;AAgAAAAhAESS3SfXAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81qwzAQhO+FvoPYQG+NnBbS&#10;4FgOoaG3NpA/epWtrWVirYwkJ+7bd9NLexl2GXb2m2I1uk5cMMTWk4LZNAOBVHvTUqPgeHh7XICI&#10;SZPRnSdU8I0RVuX9XaFz46+0w8s+NYJDKOZagU2pz6WMtUWn49T3SOx9+eB04jU00gR95XDXyacs&#10;m0unW+IPVvf4arE+7wen4KXaHIfn+D6YLK63JxN2588Pq9TDZNwsWdZLEAnH9HcBtw7MDyWDVX4g&#10;E0WngNukX2WP5+qmsizkf/jyBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABazbknaAQAA&#10;oQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAESS3SfX&#10;AAAABAEAAA8AAAAAAAAAAAAAAAAANAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA4&#10;BQAAAABBUUFBR1J5Y3k5a2IzZHVjbVYyTF==&#10;" o:allowincell="f" filled="f" stroked="f">
           <v:path arrowok="t"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:rect>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2052"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00401EF7"/>
     <w:rsid w:val="00126D4A"/>
+    <w:rsid w:val="00163274"/>
     <w:rsid w:val="00367BC4"/>
     <w:rsid w:val="003D73B7"/>
     <w:rsid w:val="00401EF7"/>
     <w:rsid w:val="0049332B"/>
     <w:rsid w:val="00514FD4"/>
     <w:rsid w:val="005828CD"/>
     <w:rsid w:val="00624D92"/>
     <w:rsid w:val="00677D07"/>
     <w:rsid w:val="00682717"/>
     <w:rsid w:val="006C6C14"/>
     <w:rsid w:val="00770CCD"/>
     <w:rsid w:val="007957C7"/>
     <w:rsid w:val="00815D7F"/>
     <w:rsid w:val="008321AF"/>
     <w:rsid w:val="00854736"/>
+    <w:rsid w:val="00911E06"/>
     <w:rsid w:val="009606CB"/>
     <w:rsid w:val="009A7DA3"/>
     <w:rsid w:val="00A55CF2"/>
     <w:rsid w:val="00A95AFB"/>
     <w:rsid w:val="00AD071A"/>
     <w:rsid w:val="00CB2AA3"/>
     <w:rsid w:val="00CC6B22"/>
     <w:rsid w:val="00D50C3A"/>
     <w:rsid w:val="00D705E0"/>
     <w:rsid w:val="00F1790C"/>
     <w:rsid w:val="00F70B63"/>
     <w:rsid w:val="00F971D8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -1036,50 +935,78 @@
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitreCar">
     <w:name w:val="Titre Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00770CCD"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Textedebulles">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextedebullesCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00911E06"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextedebullesCar">
+    <w:name w:val="Texte de bulles Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Textedebulles"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00911E06"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
     <w:div w:id="1346639617">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1681273914">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -1379,69 +1306,69 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>8</Words>
-  <Characters>47</Characters>
+  <Characters>46</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>54</CharactersWithSpaces>
+  <CharactersWithSpaces>53</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>